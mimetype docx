--- v1 (2026-09-06)
+++ v2 (2026-10-21)
@@ -179,51 +179,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="single" w:color="D7E2DA" w:sz="4"/>
               <w:left w:val="single" w:color="D7E2DA" w:sz="4"/>
               <w:bottom w:val="single" w:color="D7E2DA" w:sz="4"/>
               <w:right w:val="single" w:color="D7E2DA" w:sz="4"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="140"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="140"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:color w:val="1F2F26"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t xml:space="preserve">06 septembrie 2026</w:t>
+              <w:t xml:space="preserve">21 octombrie 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="40%"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="D7E2DA" w:sz="4"/>
               <w:left w:val="single" w:color="D7E2DA" w:sz="4"/>
               <w:bottom w:val="single" w:color="D7E2DA" w:sz="4"/>
               <w:right w:val="single" w:color="D7E2DA" w:sz="4"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="140"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="140"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>