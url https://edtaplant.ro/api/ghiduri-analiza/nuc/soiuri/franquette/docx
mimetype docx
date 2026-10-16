--- v1 (2026-08-28)
+++ v2 (2026-10-16)
@@ -90,51 +90,51 @@
         <w:spacing w:after="60"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0F5C3F"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">Nuc soiul Franquette</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5A6B60"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Juglans regia  ·  Ediția 1 (Iulie 2026)</w:t>
+        <w:t xml:space="preserve">Juglans regia · Ediția 1 (Iulie 2026)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:before="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFFFFF"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:shd w:color="B45309" w:val="solid"/>
         </w:rPr>
         <w:t xml:space="preserve">  Previzualizare — extras din documentul integral  </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="pct" w:w="70%"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4"/>
@@ -179,108 +179,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="single" w:color="D7E2DA" w:sz="4"/>
               <w:left w:val="single" w:color="D7E2DA" w:sz="4"/>
               <w:bottom w:val="single" w:color="D7E2DA" w:sz="4"/>
               <w:right w:val="single" w:color="D7E2DA" w:sz="4"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="140"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="140"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:color w:val="1F2F26"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t xml:space="preserve">28 august 2026</w:t>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">v1.0</w:t>
+              <w:t xml:space="preserve">16 octombrie 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="40%"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="D7E2DA" w:sz="4"/>
               <w:left w:val="single" w:color="D7E2DA" w:sz="4"/>
               <w:bottom w:val="single" w:color="D7E2DA" w:sz="4"/>
               <w:right w:val="single" w:color="D7E2DA" w:sz="4"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="140"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="140"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -579,51 +522,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9070" w:leader="dot"/>
         </w:tabs>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0F5C3F"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">6.  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1F2F26"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Valori orientative — referința internă a speciei</w:t>
+        <w:t xml:space="preserve">Valori orientative — referințe agronomice ale speciei</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9070" w:leader="dot"/>
         </w:tabs>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0F5C3F"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">7.  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1F2F26"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>