--- v0 (2026-07-14)
+++ v1 (2026-08-28)
@@ -10,5105 +10,1030 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="120" w:before="2400"/>
+        <w:spacing w:after="80" w:before="1200"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="198754"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
         <w:t xml:space="preserve">EDTA Plant</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="480"/>
-[...12 lines deleted...]
-      <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...3 lines deleted...]
-          <w:szCs w:val="40"/>
+          <w:color w:val="5A6B60"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">edtaplant.ro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:color="198754" w:sz="6"/>
+        </w:pBdr>
+        <w:spacing w:after="60"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80" w:before="200"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F2F26"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
         </w:rPr>
         <w:t xml:space="preserve">Ghid tehnic de analiză foliară</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="240"/>
+        <w:spacing w:after="60"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...3 lines deleted...]
-          <w:szCs w:val="48"/>
+          <w:color w:val="0F5C3F"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">Nuc soiul Fernette</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="1200"/>
+        <w:spacing w:after="80"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5A6B60"/>
-          <w:sz w:val="24"/>
-[...12 lines deleted...]
-          <w:color w:val="5A6B60"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data generării: 14 iulie 2026</w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="80"/>
+        <w:t xml:space="preserve">Juglans regia  ·  Ediția 1 (Iulie 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120" w:before="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="5A6B60"/>
-[...438 lines deleted...]
-        <w:t xml:space="preserve">1.1. Caracteristici agronomice cheie</w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FFFFFF"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:shd w:color="B45309" w:val="solid"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Previzualizare — extras din documentul integral  </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:type="pct" w:w="100%"/>
+        <w:tblW w:type="pct" w:w="70%"/>
+        <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4"/>
           <w:left w:val="single" w:color="auto" w:sz="4"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4"/>
           <w:right w:val="single" w:color="auto" w:sz="4"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="100"/>
         <w:gridCol w:w="100"/>
       </w:tblGrid>
       <w:tr>
-        <w:trPr>
-[...1 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:type="pct" w:w="40%"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="D7E2DA" w:sz="4"/>
               <w:left w:val="single" w:color="D7E2DA" w:sz="4"/>
               <w:bottom w:val="single" w:color="D7E2DA" w:sz="4"/>
               <w:right w:val="single" w:color="D7E2DA" w:sz="4"/>
             </w:tcBorders>
-            <w:shd w:fill="EEF5F0"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="140"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="140"/>
+            </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="1F2F26"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:color w:val="5A6B60"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t xml:space="preserve">Însușire</w:t>
+              <w:t xml:space="preserve">Generat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="single" w:color="D7E2DA" w:sz="4"/>
               <w:left w:val="single" w:color="D7E2DA" w:sz="4"/>
               <w:bottom w:val="single" w:color="D7E2DA" w:sz="4"/>
               <w:right w:val="single" w:color="D7E2DA" w:sz="4"/>
             </w:tcBorders>
-            <w:shd w:fill="EEF5F0"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="140"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="140"/>
+            </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
-                <w:b/>
-                <w:bCs/>
                 <w:color w:val="1F2F26"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t xml:space="preserve">Descriere</w:t>
+              <w:t xml:space="preserve">28 august 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:type="pct" w:w="40%"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="D7E2DA" w:sz="4"/>
               <w:left w:val="single" w:color="D7E2DA" w:sz="4"/>
               <w:bottom w:val="single" w:color="D7E2DA" w:sz="4"/>
               <w:right w:val="single" w:color="D7E2DA" w:sz="4"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="140"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="140"/>
+            </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
-                <w:color w:val="1F2F26"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="5A6B60"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t xml:space="preserve">Origine / an</w:t>
+              <w:t xml:space="preserve">Versiune document</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="single" w:color="D7E2DA" w:sz="4"/>
               <w:left w:val="single" w:color="D7E2DA" w:sz="4"/>
               <w:bottom w:val="single" w:color="D7E2DA" w:sz="4"/>
               <w:right w:val="single" w:color="D7E2DA" w:sz="4"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="140"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="140"/>
+            </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
-                <w:color w:val="5A6B60"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:color w:val="1F2F26"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Bordeaux, Franța (Franquette × Lara); lansat comercial 1995</w:t>
+              <w:t xml:space="preserve">v1.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:type="pct" w:w="40%"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="D7E2DA" w:sz="4"/>
               <w:left w:val="single" w:color="D7E2DA" w:sz="4"/>
               <w:bottom w:val="single" w:color="D7E2DA" w:sz="4"/>
               <w:right w:val="single" w:color="D7E2DA" w:sz="4"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="140"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="140"/>
+            </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
-                <w:color w:val="1F2F26"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="5A6B60"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pornire în vegetație</w:t>
+              <w:t xml:space="preserve">Sursă</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="single" w:color="D7E2DA" w:sz="4"/>
               <w:left w:val="single" w:color="D7E2DA" w:sz="4"/>
               <w:bottom w:val="single" w:color="D7E2DA" w:sz="4"/>
               <w:right w:val="single" w:color="D7E2DA" w:sz="4"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="140"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="140"/>
+            </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
-                <w:color w:val="5A6B60"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:color w:val="1F2F26"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t xml:space="preserve">Târzie</w:t>
+              <w:t xml:space="preserve">Standardele partajate EDTA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:type="pct" w:w="40%"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="D7E2DA" w:sz="4"/>
               <w:left w:val="single" w:color="D7E2DA" w:sz="4"/>
               <w:bottom w:val="single" w:color="D7E2DA" w:sz="4"/>
               <w:right w:val="single" w:color="D7E2DA" w:sz="4"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="140"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="140"/>
+            </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
-                <w:color w:val="1F2F26"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="5A6B60"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t xml:space="preserve">Înflorire</w:t>
+              <w:t xml:space="preserve">Consultanță</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="single" w:color="D7E2DA" w:sz="4"/>
               <w:left w:val="single" w:color="D7E2DA" w:sz="4"/>
               <w:bottom w:val="single" w:color="D7E2DA" w:sz="4"/>
               <w:right w:val="single" w:color="D7E2DA" w:sz="4"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="140"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="140"/>
+            </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
-                <w:color w:val="5A6B60"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:color w:val="1F2F26"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t xml:space="preserve">Târzie; folosit ca polenizator pentru Fernor</w:t>
+              <w:t xml:space="preserve">Nutriția plantelor 0729 857 947</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:type="pct" w:w="40%"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="D7E2DA" w:sz="4"/>
               <w:left w:val="single" w:color="D7E2DA" w:sz="4"/>
               <w:bottom w:val="single" w:color="D7E2DA" w:sz="4"/>
               <w:right w:val="single" w:color="D7E2DA" w:sz="4"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="140"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="140"/>
+            </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
-                <w:color w:val="1F2F26"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="5A6B60"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tip de fructificare</w:t>
+              <w:t xml:space="preserve">Suport tehnic</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="single" w:color="D7E2DA" w:sz="4"/>
               <w:left w:val="single" w:color="D7E2DA" w:sz="4"/>
               <w:bottom w:val="single" w:color="D7E2DA" w:sz="4"/>
               <w:right w:val="single" w:color="D7E2DA" w:sz="4"/>
             </w:tcBorders>
-          </w:tcPr>
-[...20 lines deleted...]
-            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="140"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="140"/>
+            </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:color w:val="1F2F26"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epoca de recoltare</w:t>
-[...145 lines deleted...]
-              <w:t xml:space="preserve">Ridicat</w:t>
+              <w:t xml:space="preserve">0723 595 983</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Cuprins</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9070" w:leader="dot"/>
+        </w:tabs>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0F5C3F"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F2F26"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prezentarea soiului</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9070" w:leader="dot"/>
+        </w:tabs>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0F5C3F"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F2F26"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Descriere agronomică</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9070" w:leader="dot"/>
+        </w:tabs>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0F5C3F"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F2F26"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recomandări tehnologice</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9070" w:leader="dot"/>
+        </w:tabs>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0F5C3F"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F2F26"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Protocol de prelevare a probelor</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9070" w:leader="dot"/>
+        </w:tabs>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0F5C3F"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F2F26"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fenofaze de referință (scala BBCH)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9070" w:leader="dot"/>
+        </w:tabs>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0F5C3F"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F2F26"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Valori orientative — referința internă a speciei</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9070" w:leader="dot"/>
+        </w:tabs>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0F5C3F"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7.  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F2F26"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Simptome de carență, exces și impact asupra producției</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9070" w:leader="dot"/>
+        </w:tabs>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0F5C3F"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F2F26"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Întrebări frecvente despre soiul Fernette</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9070" w:leader="dot"/>
+        </w:tabs>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0F5C3F"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9.  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F2F26"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Surse &amp; referințe</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9070" w:leader="dot"/>
+        </w:tabs>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0F5C3F"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10.  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F2F26"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Istoric versiuni</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="160" w:before="320"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F2F26"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prezentarea soiului</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="5A6B60"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cultura: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F2F26"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nuc (Juglans regia)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="5A6B60"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Soiul: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F2F26"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fernette</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="5A6B60"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Origine: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F2F26"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Franța (INRAE)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="5A6B60"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Caracterizare scurtă: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F2F26"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Soi francez, polenizator pentru Fernor</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F2F26"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fernette este un soi francez cu înfrunzire târzie, folosit în principal ca polenizator pentru soiul Fernor, dar care produce și fructe de bună calitate.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="100" w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="198754"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">1.2. Implicații nutriționale ale particularităților Fernette</w:t>
-[...391 lines deleted...]
-        <w:t xml:space="preserve">Protocolul de prelevare este definit la nivel de specie (Juglans regia) și se aplică tuturor soiurilor de nuc: probele se recoltează din frunzulițe terminale de pe lăstari neroditori (treimea mijlocie a coroanei), iulie, frunzulița terminală de pe lăstari neroditori.</w:t>
+        <w:t xml:space="preserve">Caracteristici principale</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1F2F26"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Prelevează probele foliare conform protocolului standard pentru nuc.</w:t>
+        <w:t xml:space="preserve">Înfrunzire târzie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1F2F26"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Trimite probele la laborator pentru analiza conținutului de macro- și microelemente.</w:t>
+        <w:t xml:space="preserve">Polenizator pentru Fernor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1F2F26"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Interpretează rezultatele față de pragurile de referință pentru specie.</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Aplică recomandările de fertilizare pe baza diagnozei nutriționale.</w:t>
+        <w:t xml:space="preserve">Fructe de bună calitate</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="160" w:before="320"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F2F26"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Descriere agronomică</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="100" w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="198754"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">3. Prelevarea corectă a probelor</w:t>
-[...24 lines deleted...]
-          <w:color w:val="198754"/>
+        <w:t xml:space="preserve">1. Descrierea soiului Fernette și particularități agronomice</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240" w:before="1800"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="72"/>
+          <w:szCs w:val="72"/>
+        </w:rPr>
+        <w:t xml:space="preserve">🔒</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F2F26"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Accesul complet la acest document este disponibil doar în varianta integrală.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="5A6B60"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">3.1. Perioada optimă și fenofaza recomandată</w:t>
-[...57 lines deleted...]
-        <w:spacing w:after="100" w:before="200"/>
+        <w:t xml:space="preserve">Acesta reprezintă un material tehnic profesional elaborat de echipa EDTA Plant și conține informații complete privind metodologia, interpretarea rezultatelor, recomandările tehnice și valorile de referință.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="360"/>
+        <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="198754"/>
-          <w:sz w:val="22"/>
-[...2290 lines deleted...]
-        <w:spacing w:after="120"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">📩 Versiunea completă poate fi achiziționată online, direct de pe edtaplant.ro — acces instantaneu după confirmarea plății.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="5A6B60"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Exces: Excesul de azot favorizează creșterea vegetativă în detrimentul fructificării, întârzie maturarea și crește sensibilitatea la cădere și boli.</w:t>
-[...1219 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">Consultanță · Nutriția plantelor 0729 857 947   ·   Suport tehnic 0723 595 983   ·   edtaplant.ro/contact</w:t>
+      </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
@@ -5269,55 +1194,60 @@
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:displayBackgroundShape/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:compat>
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:color w:val="1F2F26"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:color w:val="2E74B5"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="Heading 2"/>
     <w:basedOn w:val="Normal"/>
@@ -5446,62 +1376,198 @@
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EndnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="Heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:color="198754" w:sz="4"/>
+      </w:pBdr>
+      <w:spacing w:after="140" w:before="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="1F2F26"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="Heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:after="100" w:before="200"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="198754"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="Heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:after="60" w:before="140"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="0F5C3F"/>
+      <w:sz w:val="19"/>
+      <w:szCs w:val="19"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:color w:val="1F2F26"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="Caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:before="60"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="5A6B60"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TableHeader">
+    <w:name w:val="Table Header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="FFFFFF"/>
+      <w:sz w:val="17"/>
+      <w:szCs w:val="17"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TableCell">
+    <w:name w:val="Table Cell"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="1F2F26"/>
+      <w:sz w:val="17"/>
+      <w:szCs w:val="17"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FooterText">
+    <w:name w:val="Footer Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="5A6B60"/>
+      <w:sz w:val="15"/>
+      <w:szCs w:val="15"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="EditorialBox">
+    <w:name w:val="Editorial Box"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:left w:val="thick" w:color="198754" w:sz="12"/>
+      </w:pBdr>
+      <w:shd w:color="EEF5F0" w:val="solid"/>
+      <w:spacing w:after="60" w:before="60"/>
+      <w:ind w:left="340"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="1F2F26"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbzlfegnreng4mjn5qtur1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdfa.ca.gov/is/ffldrs/frep/FertilizationGuidelines/Walnut.html" TargetMode="External"/><Relationship Id="rIdaazvlggehji0fw9vkx6ip" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geisseler.ucdavis.edu/Guidelines/Walnut.html" TargetMode="External"/><Relationship Id="rIdyla-h8_ozca9u73xbeccb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/default/files/2013-02/161801.pdf" TargetMode="External"/><Relationship Id="rIdp1rszbjjvho9tzgwg99hd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anrcatalog.ucanr.edu/Details.aspx?itemNo=3373" TargetMode="External"/><Relationship Id="rIdniywwo--8i8yixecxm37n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps1.cdfa.ca.gov/FertilizerResearch/docs/Orchard_Tissue_Sampling.pdf" TargetMode="External"/><Relationship Id="rId-_mxzmyicg4nqimvvjmfy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dellavallelab.com/wp-content/uploads/2022/11/Walnut-Sampling-Guide-Final.pdf" TargetMode="External"/><Relationship Id="rIdluyn_mb_z2y13b3qz6kod" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fglinc.com/wordpress/wp-content/uploads/2020/08/Walnut_Leaf_and_Soil.pdf" TargetMode="External"/><Relationship Id="rIdnymg0bwmvud4hxllhhyfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/PMG/GARDEN/PLANTS/DISORDERS/zincdeficiency.html" TargetMode="External"/><Relationship Id="rIdvcdmg_zc8rauk3sblihax" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/agriculture/walnut/blackline/" TargetMode="External"/><Relationship Id="rId7-f2rx2acpghpmziqafjb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipm.ucanr.edu/agriculture/walnut/walnut-blight/" TargetMode="External"/><Relationship Id="rIdedanj7e2vgrgxn07jyisa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/site/water-resources-management/article/water-quality-technical-note-boron-b" TargetMode="External"/><Relationship Id="rIddkd_shydjaihqa3j4tog2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pmc.ncbi.nlm.nih.gov/articles/PMC7073067/" TargetMode="External"/><Relationship Id="rIdfl10fgib3vl7zzghliduk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.denootsaeck.com/en/walnut-tree-juglans-regia-fernette.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Ghid tehnic de analiză foliară — Nuc soiul Fernette</dc:title>
+  <dc:subject>Nuc soiul Fernette</dc:subject>
   <dc:creator>EDTA Plant</dc:creator>
-  <dc:description>Ghid tehnic de analiză foliară pentru nuc soiul fernette, generat din standardele partajate EDTA.</dc:description>
+  <cp:keywords>EDTA Plant, edtaplant.ro</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>